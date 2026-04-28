--- v1 (2026-03-07)
+++ v2 (2026-04-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal de Inconfidentes - PREFEITO</t>
   </si>
   <si>
     <t>http://sapl.inconfidentes.mg.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_1521.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição do valor do auxílio-alimentação, conforme previsão nas Lei Municipais n° 1.273/2017 e n° 1.459/2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>http://sapl.inconfidentes.mg.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_1522.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recomposição de subsídios da prefeito e vice-prefeito, conforme previsão no art. 20 e seus parágrafos da Lei Orgânica do Município</t>
   </si>
   <si>
     <t>3</t>
   </si>